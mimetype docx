--- v0 (2026-02-27)
+++ v1 (2026-04-28)
@@ -3518,87 +3518,3767 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Jā.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">S1: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Bet vai ir kaut kas, teiksim, arī, nē, nu labi, ir kaut kāda tā mode, kaut kādas tendences, jo tomēr kaut kas ir, nu, es nezinu, nu, man šķiet, ka, nu, ir parādījies, ja, kaut kas tajos pēdējos, nu, tur kaut kādos tur, ja, gados, vai kaut kādā veidā tomēr tas ir?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, nu, tas, tas parādījās, vai ne, tie ir kaut kādi seši, septiņi gadi, vai ne?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tā kā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">S2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Jā, jā, nu, tas, tas parādījās, vai ne, tie ir kaut kādi seši, septiņi gadi, vai ne?</w:t>
+        <w:t>Bet jebkurā gadījumā tas ir ļoti labi, jo principā, jo</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:45:37 - 00:47:37</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">S2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Tā kā...</w:t>
+        <w:t>principā, jo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">S2: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Bet šinī gadījumā tas ir ļoti labi, jo principā, jo</w:t>
+        <w:t>es teiktu, ka, protams, ka tas ietekmē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tie personīgi tā kā vai kaut kādas prakses vai tā kā prakses līmenī?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, iemācoties ietekmēs, bet tajā pat laikā</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>es saprotu, ka tas ir apziņā man varbūt bijis, tikai ne tik tā nosaukts, nu, ja?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un tā kā man tas palīdz, nu, nezinu, pateikt, aha, nu, pieņemsim, šādi to sauc, pieņemsim, ja?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tā ka es domāju, ka tas gan, gan nostabilizēs to apziņu, ka labi ir nepatērēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>kā es teicu,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>tas nenozīmē, ka es tagad tur skriešu, nu, piemēram, nenopirkt varbūt griķus pa pus kilogramam vai pa 400 gramiem, bet nopirkt vienu tur divu kilogramu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas jau vienmēr man bijis, ka tur, nu, man liekas, tā racionāli domājot, loģiski,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nu, ir lētāk, ko es fantazēju par tiem tur, bet nu, nu, lielāku iepakojumu nopirkt lētāk nekā tur mazākus, ja?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas vienmēr man bijis, tas ar to, nu, to varbūt var paņemt kāds, kurš to nav darījis, tā kā, vai ne?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, par to nav domājis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet, protams, ka tas ietekmē un ir kaut kādas labas idejas, bet arī tie cilvēki, kas sākotnēji, manuprāt, pat</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nu, vairāk vai mazāk popularizē, viņi laika gaitā, nu, protams, tad, kad ir mazliet saprot, ka</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>nu, gribas dzīvot, nevis tikai veltīt laiku tam, tad viņi lēnā garā no kaut kā, no kaut kā atsakās, pēc tam aiziet jau popularitāte, aiziet jau citā aspektā, un tas liek laisvēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, tad gan es saprotu, ka tas ir vairāk,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>protams, ka ir jauna lieta, ko var pamēģināt, un mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un pēc tam ir iespēja nopelnīt, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet, teiksim, sev tā kā savā ikdienas praksē vai tu kaut ko, nu, tā no tāda praktiska piemēra, varbūt ir kāds praktisks piemērs, ko tu, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Ko es daru, nu, no lielā iepakojuma, piemēram, lielāki iepakojumi...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:47:36 - 00:49:36</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>iepakojumi, nu nezinu, nepirkt, nezinu, tur kafiju, piemēram, nepirkt tajos kapsulās, piemēram, ja?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas kā piemērs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Kas vēl?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Noteikti, nu viss, kas ir plastmasas, tos maisiņus, jā, maisiņi, tas man tāda interesanta tēma, jo es tagad mēģinu vispār ar maisiņu nestaigāt, bet, bet principā maksimāli maz pirkt, nu es, tā katru reizi tos maisiņus, man tas liekas pilnīgi nepareizi tā kā, ka ir jāpērk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un Rimi tie zaļie maisiņi, briesmīgi, vienkārši, viņi ļoti ātri plīst, vienkārši ļoti ātri plīst, un es tā domāju, man liekas viņi speciāli tādus uztaisījuši, laikam ir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Labi, es saprotu, ka viņi ir bio, bet tu nopērc, tu samaksā to pašu naudu, bet tev viņš ātri saplīst, tev jāpērk jauns ir, nu nosacīti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tā ka tās lietas noteikti izmantoju, pielietoju, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nezinu, tur, nu, vai es, ja es kādreiz gribētu nopirkt kafiju, vai es pirktu, nenopirktu, vai es izmantotu obligāti, tur tādu to krūzi, kas ir tās metāla, nu, man ir, nē, laikam tā ne tik, tik cik es pērku, tik nē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu  tā kā to sev prieku es izmantotu arī tādus trauciņus.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm, mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, es nezinu, kā tieši pajautāt, bet...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Kaut as cits bija domāts?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nē, nē, nē, nē, es vienkārši, jo es tā kā domāju, nu tā kā par to kaut kādu attiecību starp to tādu taupību un tādu tā kā dzīves baudīšanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, jā, jā, nu tā kā, ja es pirktu katru dienu, tad jā, tad es apdomātu to, tik es pēc kādiem desmit vispār par to nedomātu, es izmantotu reāli.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet tā kā es to nedaru, tad es, un tik cik es daru, tad es ļauju sev vienkārši, nu tā kā, tas, lai nav pilnīgi...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:49:35 - 00:51:35</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>lai nav pilnīgi murgs, nu, lai neaiziet tādā jau gribas mazliet...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, bet vai ir kaut kas, teiksim, attiecībā uz lietām un kaut kādu lietu sagādi vai, nu, kas arī, nu, kur arī attiecas šī te kaut kāda, nu, kas ļoti sagādā prieku vai...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Hmm, es nezinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, man vispār lietu sagādāšana, tur tādas tādas interesantas attiecības, bet tas laikam ir tīri tiešām manī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man bija tā, ka es pirku printeri un es pirku monitoru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, kā cilvēks, nu ir divi varianti, nu es izmēģināju, ka normāls cilvēks vai nu tad paņems, ka viņam to atgādā kurjers, ja, nu no mašīnas, vai ne, vai arī, es nezinu, nu izdomās, vai arī taksi paņems, nu vienalga, ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Ko es darīju?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es izdomāju apvienot to visu un stiept ar rokām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, tas ir mans, tas ir...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet kāds bija apsvērums, lai apvienotu ar pastaigu vai, vai, vai...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es nezinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas bija stulbs apsvērums vienkārši, es nezinu, tur nav apsvēruma, es nezinu, ko es gribēju iekrāt piecus eiro, visticamāk, ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un tā kā, bet nu labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu tā ir, tāpēc, tāpēc es saku, dažkārt tāda tik neracionāla, kā es, pieņemsim, uz brīvību nesu šito te mikroviļņu krāsni.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Normāli, par to visi, nu, man smējās radinieki vienkārši, nu smējās, nu tas loģiski, es arī smējos, es smējos par sevi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas nav normāli tā kā, man liekas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu tas nav, nav tā kā, bet nu labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un es izdarīju tā, ka es ar to aizstiepos uz vienu veikalu, aizgāju ar kājām, izstaigājos, protams, paņēmu to monitoru, sapratu, uz pleca lielā maisā, un tagad ej tālāk, nu, bet tas jau bija gadu atpakaļ.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un es sapratu, ka man ir jāiziet tātad no Rēzeknes, nu tas bija kādas 15, 20 minūtes man jāiet ar to monitoru, vai tas bija printeris, neatceros, nav būtiski.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Printeris, jā, ar printeri, viņš smags, printeris ir smags, lielais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:51:34 - 00:53:34</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Printeris ir smags, lielais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un es aizgāju līdz tam veikalam, paņēmu to monitoru.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un es eju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tagad es domāju, ka es braukšu ar transportu mājās, tā vienkārši, ar sabiedrisko transportu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un tad es sapratu vienā brīdī, ka man paliek slikti.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un tad gan es stūmu tos abus divus pie Rimi veikala lielā, un tad es sapratu, ka nē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas bija tas brīdis, kad es sapratu, ka nē, es vairs tā nedarīšu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu tā kā, nu bāc, nu nevar.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Var kaut ko darīt, bet ir jādomā ar galvu arī, vai ne?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Un tad es paņēmu taksi un braucu mājās.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jo nu, tā ir, tās tādas domāšanas kļūdas, kas man ir manā galvā jāizlabo, nu tas nav, vai ne?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu jā, tā ka tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, nu man liekas, man jau liekas viss ļoti cilvēcīgi, katram tā kā, kā kurā situācijā mēs tā kā tos lēmumus, kā mēs pieņemam, dažreiz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, es varu, piemēram, 30 eiro neracionāli iztērēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu arī tā racionalitāte, vai ne, nu tā kā, nu viņa, tā ir viena racionalitāte vienā lēmumā, man liekas, un otra racionalitāte otrā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Ā, nu jā, nu kāds pateiks, labāk tur iztērēt, nevis tur, es iztērēju tur, nevis tur, nu tā kā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet kas attiecas par to, kas patīk...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es jau novirzos no tēmas, es zinu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es nevaru tā pateikt, ka man kaut kas tik ļoti patiktu, ka man nav tādu lietu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu tā, lai es teiktu...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es ļoti cenšos nepieķerties tā kā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Vai arī varbūt es neizprotu jautājumu, varbūt tur piemēru kādu, lai es tā, lai tu mani uzvedinātu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nē, nu jā, nē, tā lieta, tas nebija tāds ļoti konkrēts jautājums, vienkārši par to kaut kādu to...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, nē, vienkārši par to kaut kādu to, kā tas ir, to spriedzi starp to taupību vai tā kā to mazpatēriņu un atkal tādu...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man vairāk ir, es teikšu, ka vairāk ir...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:53:33 - 00:55:33</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man vairāk ir, es teikšu, ka vairāk ir tāds maz- nu, vairāk, vairāk par maz.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet es labāk aiziešu paēst, izbaudīšu kaut ko tādu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, piemēram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet par, par, par... ā, un kā tu parasti aizgādā, teiksim, tos astoņus maisus uz Brīvbodi?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tad tu parasti...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu nē, nu tur jau tā lieta, vislabāk, ja es saprotu, man astoņi maisi, toreiz, kad bija tā Daugavpils vai kura tur iela.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tad es, vai arī Brīvbodei man bija četri vai pieci maisi, es atceros.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es darīju tā, ka ceturtdien, es zinu, ka man ceturtdien, piektdien, pieņemsim, ja, tad ceturtdien divus, piemēram, aiznesu, tad piektdien divus, nu tā kā braucu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man tas ir tāds par to, ka es, es varētu teorētiski, man ir astoņi, es varu paņemt taksi un aizvest, nu piemēram, paprasītīt kādam, kurš man palīdzēs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nē, es to nedaru, tāpēc, ka es zinu, ja es gribu, tad man vajag, to nevienam citam nevajag, tādā veidā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu tā kā...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Un varbūt, es nezinu, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vēl var pieminēt, nu it kā jau mēs pieminējām mazliet, bet varbūt vēl par to, kādas emocijas ir tā kā, nu, es nezinu, gan šķirojot, gan aiznesot tās lietas, kādas emocijas tās tā kā pavada?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man, protams, ir prieks tajā brīdī, ja es saprotu, ka kādam tas potenciāli var noderēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, man prieks vienmēr.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Savukārt, nu, šķirojot man ir brīži, kad man ir grūtāk atvadīties, ir, nu, nav tā, ka vienmēr ir ļoti viegli, ja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet, nu, pēc pēdējās šķirošanas, kas man bija tāda kārtīga šķirošana, kad es tiešām ļoti daudz maisus atdevu projām, tad, tad man bija ļoti liels prieks, jo tad es sapratu, ka es skapi normāli dabūju ciet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tad, nu tā kā tu saproti, ka tu vari kaut ko...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, es domāju pavasarī, oi, pavasari, tūlītās, tūlītās būs pavasaris, gan jau rudenī uztaisīšu otru šķirošanu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Atkal atvadīšos, atvadīšos no...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:55:32 - 00:57:32</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Atvadīšos, atvadīšos no mantām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet tad ir tāda pavasara, pavasara tīrīšana, vai tas ir tāds?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, pavasarī es domāju, ka es netaisīšu, bet, bet rudenī es domāju, ka es taisīšu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, jā, jā, varbūt arī kaut kas pilnībā nolietosies, tad es varēšu uzreiz izmest ārā, lai nav nekur jāliek stūrī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nē, man ir bijis tā, ka man uzreiz ir maiss, kurā es krāmēju iekšā, krāmēju, krāmēju, kad sakrājas, tad jau es aiznesu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Lai nav pa vienai, divām mantām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Vai tu mēdz labot lietas?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet, nu, man ir bijis tā, ka...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, ir divi varianti: vai nu es nonēsāju, ka viņas ir jāmet ārā, ka viņas nav..</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labojamas arī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Vai arī, vai arī tā, ka man vienkārši nav ko tur labot.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, vienkārši nav, nu, tur reāli nav ko, nu, nenonēsājas tā, ka jālabo.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, piemēram, žaketēm varētu būt šīs vietas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet man tā nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Pagaidi, es atvainojos, es paralēli vienkārši skatos, ko es vēl neesmu uzdevusi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Par tiem, ka vienkārši, nu, ka žaketēm tā nenonēsājas, nu, jā, nu, piemēram, te.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, jā, mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, tas ir tā, bet es to ne- vienkārši man nav, man nav tā situācija bijusi tāda, ka man to vajadzētu darīt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tā kā nav bijis tā, ka nenonēsājas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es nezinu, kāpēc, bet tas man ir mūžīgi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tad tas nav kaut kāds, vai arī tev liekas, ka tu tā saudzīgi tās lietas nēsā?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tā kā saudzīgi arī, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man kaut kā, man vispār nekad dzīvē kopumā ļoti, ļoti labi nēsājas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:57:31 - 00:59:31</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>...ļoti labi nēsājas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, kopumā lietas man ir ļoti labi nēsājamas, jo man nav tā, kā citi saka.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man, pieņemsim, bija viena kleita, nu, līdzīga šādai kleitei līdzīga, kas man vēl joprojām ir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Mēs nopirkām ar draudzeni vienādas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, es varbūt viņu ne katru dienu velku, bet vienalga.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man viņa ir pēc ļoti daudziem gadiem, viņai jau pēc gada viņa bija jau, jau projām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>...Izmesta miskastē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet vai tā ir arī kaut kāda apzināta kopšana tāda vai, vai...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nē, es vienkārši saudzīgāk izturos, es nezinu, kāpēc saudzīgāk izturos, es gluži...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Ko ietver tā saudzīgā izturēšanās, tavuprāt?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es nesaprotu, kādā veidā cilvēki tā nonēsā, godīgi, es nesaprotu.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es nesaprotu, kāpēc es nenonēsāju tā, es ne- nu, tā kā gribētu, bet es to nenonēsāju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nē, runājot ar draudzeni, tā kā, kas man...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nē, nē, nē, es nesaku, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Viņa tā ļoti tieši, viņa tā ļo- ļoti ātri iznēsā, jā, bet man grūti uz to atbildēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet to man mamma arī teica, ka viņa ir novērojusi, ka man tā nenonēsājas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tā, es tā skatos, man liekas, ka tas, kas attiecas, to es tā kā esmu vairāk vai mazāk pajautājusi, bet varbūt ir vēl kaut kas, ko tu par to esi domājusi vai kaut kas tā kā vēl, ko mēs neesam pieminējuši?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Zini, es ticu, ka būtu, ja cilvēks ņemtu, nu, ja es ņemtu vairāk, tad...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, tad tā otra puse vairāk attīstās, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet, nu, tas ir arī interesanti, man liekas, jā, nu, ka, jo ir arī cilvēki, nu, kas tieši otrādi, nu, kas vairāk, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, nē, nu, ka ir tur tā bišķiņ tā apmaiņa, bet, nu, ka tā proporcija ir tāda, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tāpēc man arī īstenībā, nu, gribējās, jā, kādu cilvēku, jā, lai ir bišķi tā kā tā dažādība.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Un man liekas, jā, tad arī uzskatāmi var redzēt, ka ir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet jā, varbūt ir vēl kaut kas, par ko tu pati esi domājusi vai kaut kas tā kā vēl, ko mēs neesam pieminējuši?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Varbūt ir, nu, kas mani īpaši interesē, tas ir varbūt, ka ir kaut kādi tā kā, es nezinu, attiecībā tieši uz kaut kādu to Brīvbodes atdošanu vai kaut ko tādu, nu, jā, ka ir bijuši kaut kādi...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>00:59:30 - 01:01:30</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>...jā, ka ir bijuši kaut kādi tās, nu, neskaidrības vai kaut kādas tādas šaubas kaut kādas vai...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, par kaut kādiem lēmumiem, par to, kā kaut kas...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, jā, izvēloties kaut kādus lēmumus pieņemot vai kaut kādā brīdī.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labi, es vēl iziešu bišķiņ cauri sarakstam, bet, nu, man jau liekas, jā, ka pārsvarā...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, jā, es nezinu par to blūzi vēlreiz varbūt, ja tā, tā oranžā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Bet, jā, vai viņa, nu, es laikam jau jautāju, vai viņa kaut kādā veidā liekas tā kā īpaša vai kaut kas tāds, nu, vai, nu, nevis īpaša, bet, nu, kaut kas tāds, kāda sajūta par to.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nē, nav tik izteikti, kāpēc, tāpēc, ka tas īpašs būtu tad, ja es tā domāju vienkārši, ka tas varētu būt tad, ja es būtu tikai, tikai vienīgi veikalos nopirkusi un nekad dzīvē nebūtu iepirkusies tādos second handos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, tieši tā, kaut kas īpašs, bet apzināti, tad nē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tad nav tā kā kaut kādas tur, es nezinu, domas par to, tā kā, kurš, kam tā ir iepriekš piederējusi vai kaut kā, kuram tā kā...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Viss kaut ko te... Nē, tā nav.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Agrāk varbūt, bet nē, nē, nē, tas vienkārši pierasts, nu, tā kopumā pierasts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, vai ne?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Labi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tā kā ir vairāki cilvēki, kuri...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>01:01:29 - 01:03:29</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>...vairāk cilvēku, kuri ir tieši, nu, tā, tā otra puse, kuri vairāk ir, nu, kuri paņem.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, tas vienkārši tāpēc, jā, nu, ka es vairāk tā kā... nu, jā, nē, nu, vairāk man tāds, tāds varbūt ir sanācis uz vietas, jo tā kā es runāju vairāk ar tādiem, jā, cilvēkiem, kas nāk regulāri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Tā kā es tur tā kā arī, nu, piedalījos kā brīvprātīgā vairāk, nu, tad attiecīgi sanāk, jā, satikt vairāk cilvēkus, kas nāk tiešām regulāri, un tie arī bieži vien, nu, kā tas cilvēki ir tiešām, kas nāk katru nedēļu un tā kā gaida jau at- nu, tā kā, jā, pie atvēršanas pie durvīm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Ā, jā?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā, tur stāv rindā un tā kā... nu, jā, nu, arī ļoti dažādi tā kā... nu, un atkal, un atkal tad, nu, teiksim, kad es esmu mēģinājusi runāt, nu, nav tā, ka baigi tā kā gribētos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā, nu, tā kā... es domāju, ka tur arī daž- dažādi, bet, nu, tai pat laikā...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Man ir tāds minimāls.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas, ko es nevaru tā novērtēt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Nu, tad, kad es saku, tad, kad es saku stereotipiski...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, tas ir tas, kas, nu, kāda ir iztēle, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, tā kā, ko iztēlojas, jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, nē, tāpēc es arī saku, ka tas tāds, nu, pārnestā...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas būtu normāli, ja tur būtu tāds, es paņemtu, kuram vajag, bet tieši tāpatās jebkurš cits var paņemt, viss ir kārtībā. Jā, bet tad, kad...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, ir dažādi, man liekas, jā, nu, nu, tajā brīdī, nu, kad es nācu, tas bija tas dienas vidus, ja, tad attiecīgi arī, nu, tie, jā, nedaudz pensionāri, arī ģimenes ar bērniem, arī jaunieši dažreiz nāk kaut kādiem tur saviem radošiem projektiem, tur filmēšanām.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, tā kā tas ir patiešām ļoti dažādi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, nu, cik es tā kā...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, ir jau arī kādi, es domāju, kas arī, nu, kas arī ņem pārdošanai, bet, nu, tas tā kā attiecīgi tā kā... nu, ja... nu, tā kā, nu, kur nāk un tā kā var kaut kā bišķi tā kā nojaust, bet, nu, tad attiecīgi, nu, tas ir okei.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā, nu, tā ir vieta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tā ir vieta, nu... nevar jau iero- nu, tā kā, ja ir tāda vieta, tad ar to, ar to cilvēks rēķinās, ka tas var tā būt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>01:03:28 - 01:05:28</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Tas tā ir.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Es domāju, ka tas ir pilnīgi saprotami.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet, nu, dzīve ir dzīve.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Ja, piemēram, man skaustu ka var pārdot, tad es pati varu sēdēt un pārdot, piemēram.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, tās visas tās... Jā, jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, nu, jā, es kopumā vairāk domāju par to vispār, nu, par to kaut kādu to lietu apriti un to intensitāti, kā lietas cirkulē.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Bet, nu, labi, ka tiešām kaut kas, kur, nu, kāda vieta, kur cilvēks var atnākt un paņemt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>A kā ir, kurā vietā ir vairāk to cilvēku apgrozība?</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Man liekas, ka abējādi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Es, nu, es nepateikšu, es vismazāk esmu bijusi Viskaļos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Mhm, es arī Svētdienas tikai biju.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Jā, jā, jā, bet, nu, cik es saprotu, cik es tā kā dzirdu, man liekas, ka ir abās vietās ir...</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Mhm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">S1: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Nu, lai gan ir daudz vienkārši arī tiešām cilvēki nāk regulāri arī, nu, kuriem tas varbūt ir arī kaut kāds bišķi tā kā arī tā kā iziešana no mājas un tā kā kaut kāds sports mazliet, nu, tā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>Jā.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">S2: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>A kā ir vispār, teiksim, tagad, kad nāca tie studenti?</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FC693F" w:rsidRPr="0006063C" w:rsidSect="00034616">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>